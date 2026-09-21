--- v1 (2026-04-10)
+++ v2 (2026-09-21)
@@ -50,153 +50,153 @@
   <si>
     <t>Varius</t>
   </si>
   <si>
     <t>Vana Baskini Teater</t>
   </si>
   <si>
     <t>Vaba Lava</t>
   </si>
   <si>
     <t>Tuuleveski</t>
   </si>
   <si>
     <t>THORS teater</t>
   </si>
   <si>
     <t>Theatrum</t>
   </si>
   <si>
     <t>Teoteater</t>
   </si>
   <si>
     <t>Teatribuss</t>
   </si>
   <si>
-    <t>Lasteteater Sõber</t>
+    <t>Teater Sõber</t>
   </si>
   <si>
     <t>Teater Nuutrum</t>
   </si>
   <si>
     <t>Tartu Uus Teater</t>
   </si>
   <si>
     <t>Sõltumatu Tantsu Lava</t>
   </si>
   <si>
     <t>Sundown Entertainment</t>
   </si>
   <si>
-    <t>POINT</t>
+    <t>Stand-up Teater POINT</t>
   </si>
   <si>
     <t>SKENE Katus Kunstile</t>
   </si>
   <si>
     <t>R.A.A.A.M.</t>
   </si>
   <si>
     <t>Piip ja Tuut Teater</t>
   </si>
   <si>
     <t>Oma Lava</t>
   </si>
   <si>
     <t>Müüdud Naer</t>
   </si>
   <si>
     <t>Must Kast</t>
   </si>
   <si>
     <t>Miksteater</t>
   </si>
   <si>
     <t>Lavastusprojektid</t>
   </si>
   <si>
     <t>Kinoteater</t>
   </si>
   <si>
     <t>Kellerteater</t>
   </si>
   <si>
     <t>Kanuti Gildi SAAL</t>
   </si>
   <si>
     <t>Improteater Impeerium</t>
   </si>
   <si>
     <t>Ilmarine</t>
   </si>
   <si>
     <t>Ilieh</t>
   </si>
   <si>
     <t>Goltsman Ballet</t>
   </si>
   <si>
     <t>Fine5 Tantsuteater</t>
   </si>
   <si>
-    <t>Emajõe Suveteater</t>
-[...2 lines deleted...]
-    <t>eˉlektron</t>
+    <t>Emajõe Suveteater / Karlova Teater</t>
+  </si>
+  <si>
+    <t>elektron</t>
   </si>
   <si>
     <t>Ekspeditsioon</t>
   </si>
   <si>
     <t>Eesti Tantsuagentuur</t>
   </si>
   <si>
+    <t>BETA</t>
+  </si>
+  <si>
     <t>Banaanikala Projektiteater</t>
   </si>
   <si>
     <t>Arena</t>
   </si>
   <si>
-    <t>Alexela Loomelava</t>
-[...1 lines deleted...]
-  <si>
     <t>Ajateater</t>
   </si>
   <si>
     <t>Vene Teater</t>
   </si>
   <si>
     <t>Vanemuine</t>
   </si>
   <si>
     <t>Ugala Teater</t>
   </si>
   <si>
     <t>Rakvere Teater</t>
   </si>
   <si>
-    <t>Kuressaare Linnateater</t>
+    <t>Kuressaare Teater</t>
   </si>
   <si>
     <t>Endla Teater</t>
   </si>
   <si>
     <t>Eesti Noorsooteater</t>
   </si>
   <si>
     <t>Eesti Draamateater</t>
   </si>
   <si>
     <t>riigi osalusega sihtasutusena tegutsevad etendusasutused</t>
   </si>
   <si>
     <t>Tallinna Linnateater</t>
   </si>
   <si>
     <t>Paide Teater</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
     <t>avalik-õiguslik</t>
   </si>
@@ -1205,157 +1205,157 @@
       </c>
       <c r="K18" s="2">
         <v>0</v>
       </c>
       <c r="L18" s="2">
         <v>2286</v>
       </c>
       <c r="M18" s="5">
         <v>2286</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="2">
         <v>0</v>
       </c>
       <c r="C19" s="2">
         <v>0</v>
       </c>
       <c r="D19" s="2">
         <v>0</v>
       </c>
       <c r="E19" s="2">
-        <v>445</v>
+        <v>0</v>
       </c>
       <c r="F19" s="2">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="G19" s="5">
-        <v>445</v>
+        <v>200</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="2">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="J19" s="2">
         <v>0</v>
       </c>
       <c r="K19" s="2">
-        <v>445</v>
+        <v>1720</v>
       </c>
       <c r="L19" s="2">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="M19" s="5">
-        <v>445</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="2">
         <v>0</v>
       </c>
       <c r="C20" s="2">
         <v>0</v>
       </c>
       <c r="D20" s="2">
         <v>0</v>
       </c>
       <c r="E20" s="2">
         <v>0</v>
       </c>
       <c r="F20" s="2">
-        <v>200</v>
+        <v>0</v>
       </c>
       <c r="G20" s="5">
-        <v>200</v>
+        <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="2">
-        <v>25</v>
+        <v>2246</v>
       </c>
       <c r="J20" s="2">
         <v>0</v>
       </c>
       <c r="K20" s="2">
-        <v>1720</v>
+        <v>0</v>
       </c>
       <c r="L20" s="2">
-        <v>200</v>
+        <v>0</v>
       </c>
       <c r="M20" s="5">
-        <v>1945</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="2">
         <v>0</v>
       </c>
       <c r="C21" s="2">
         <v>0</v>
       </c>
       <c r="D21" s="2">
         <v>0</v>
       </c>
       <c r="E21" s="2">
-        <v>0</v>
+        <v>445</v>
       </c>
       <c r="F21" s="2">
         <v>0</v>
       </c>
       <c r="G21" s="5">
-        <v>0</v>
+        <v>445</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="2">
-        <v>2246</v>
+        <v>0</v>
       </c>
       <c r="J21" s="2">
         <v>0</v>
       </c>
       <c r="K21" s="2">
-        <v>0</v>
+        <v>445</v>
       </c>
       <c r="L21" s="2">
         <v>0</v>
       </c>
       <c r="M21" s="5">
-        <v>2246</v>
+        <v>445</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="2">
         <v>0</v>
       </c>
       <c r="C22" s="2">
         <v>0</v>
       </c>
       <c r="D22" s="2">
         <v>0</v>
       </c>
       <c r="E22" s="2">
         <v>400</v>
       </c>
       <c r="F22" s="2">
         <v>6822</v>
       </c>
       <c r="G22" s="5">
         <v>7222</v>
       </c>
       <c r="H22" s="2">