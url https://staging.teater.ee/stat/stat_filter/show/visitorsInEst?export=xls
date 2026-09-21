--- v1 (2026-04-10)
+++ v2 (2026-09-21)
@@ -50,153 +50,153 @@
   <si>
     <t>Varius</t>
   </si>
   <si>
     <t>Vana Baskini Teater</t>
   </si>
   <si>
     <t>Vaba Lava</t>
   </si>
   <si>
     <t>Tuuleveski</t>
   </si>
   <si>
     <t>THORS teater</t>
   </si>
   <si>
     <t>Theatrum</t>
   </si>
   <si>
     <t>Teoteater</t>
   </si>
   <si>
     <t>Teatribuss</t>
   </si>
   <si>
-    <t>Lasteteater Sõber</t>
+    <t>Teater Sõber</t>
   </si>
   <si>
     <t>Teater Nuutrum</t>
   </si>
   <si>
     <t>Tartu Uus Teater</t>
   </si>
   <si>
     <t>Sõltumatu Tantsu Lava</t>
   </si>
   <si>
     <t>Sundown Entertainment</t>
   </si>
   <si>
-    <t>POINT</t>
+    <t>Stand-up Teater POINT</t>
   </si>
   <si>
     <t>SKENE Katus Kunstile</t>
   </si>
   <si>
     <t>R.A.A.A.M.</t>
   </si>
   <si>
     <t>Piip ja Tuut Teater</t>
   </si>
   <si>
     <t>Oma Lava</t>
   </si>
   <si>
     <t>Müüdud Naer</t>
   </si>
   <si>
     <t>Must Kast</t>
   </si>
   <si>
     <t>Miksteater</t>
   </si>
   <si>
     <t>Lavastusprojektid</t>
   </si>
   <si>
     <t>Kinoteater</t>
   </si>
   <si>
     <t>Kellerteater</t>
   </si>
   <si>
     <t>Kanuti Gildi SAAL</t>
   </si>
   <si>
     <t>Improteater Impeerium</t>
   </si>
   <si>
     <t>Ilmarine</t>
   </si>
   <si>
     <t>Ilieh</t>
   </si>
   <si>
     <t>Goltsman Ballet</t>
   </si>
   <si>
     <t>Fine5 Tantsuteater</t>
   </si>
   <si>
-    <t>Emajõe Suveteater</t>
-[...2 lines deleted...]
-    <t>eˉlektron</t>
+    <t>Emajõe Suveteater / Karlova Teater</t>
+  </si>
+  <si>
+    <t>elektron</t>
   </si>
   <si>
     <t>Ekspeditsioon</t>
   </si>
   <si>
     <t>Eesti Tantsuagentuur</t>
   </si>
   <si>
+    <t>BETA</t>
+  </si>
+  <si>
     <t>Banaanikala Projektiteater</t>
   </si>
   <si>
     <t>Arena</t>
   </si>
   <si>
-    <t>Alexela Loomelava</t>
-[...1 lines deleted...]
-  <si>
     <t>Ajateater</t>
   </si>
   <si>
     <t>Vene Teater</t>
   </si>
   <si>
     <t>Vanemuine</t>
   </si>
   <si>
     <t>Ugala Teater</t>
   </si>
   <si>
     <t>Rakvere Teater</t>
   </si>
   <si>
-    <t>Kuressaare Linnateater</t>
+    <t>Kuressaare Teater</t>
   </si>
   <si>
     <t>Endla Teater</t>
   </si>
   <si>
     <t>Eesti Noorsooteater</t>
   </si>
   <si>
     <t>Eesti Draamateater</t>
   </si>
   <si>
     <t>riigi osalusega sihtasutusena tegutsevad etendusasutused</t>
   </si>
   <si>
     <t>Tallinna Linnateater</t>
   </si>
   <si>
     <t>Paide Teater</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
     <t>avalik-õiguslik</t>
   </si>
@@ -1692,274 +1692,274 @@
       </c>
       <c r="T17" s="2">
         <v>0</v>
       </c>
       <c r="U17" s="2">
         <v>0</v>
       </c>
       <c r="V17" s="2">
         <v>0</v>
       </c>
       <c r="W17" s="2">
         <v>0</v>
       </c>
       <c r="X17" s="2">
         <v>0</v>
       </c>
       <c r="Y17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="2">
-        <v>0</v>
+        <v>1318</v>
       </c>
       <c r="C18" s="2">
-        <v>445</v>
+        <v>590</v>
       </c>
       <c r="D18" s="2">
         <v>0</v>
       </c>
       <c r="E18" s="2">
-        <v>0</v>
+        <v>622</v>
       </c>
       <c r="F18" s="2">
-        <v>70</v>
+        <v>410</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="2">
         <v>0</v>
       </c>
       <c r="J18" s="2">
         <v>0</v>
       </c>
       <c r="K18" s="2">
-        <v>0</v>
+        <v>121</v>
       </c>
       <c r="L18" s="2">
         <v>0</v>
       </c>
       <c r="M18" s="2">
         <v>0</v>
       </c>
       <c r="N18" s="2">
         <v>0</v>
       </c>
       <c r="O18" s="2">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="P18" s="2">
-        <v>0</v>
+        <v>58</v>
       </c>
       <c r="Q18" s="2">
-        <v>0</v>
+        <v>178</v>
       </c>
       <c r="R18" s="2">
-        <v>0</v>
+        <v>89</v>
       </c>
       <c r="S18" s="2">
         <v>0</v>
       </c>
       <c r="T18" s="2">
         <v>0</v>
       </c>
       <c r="U18" s="2">
-        <v>375</v>
+        <v>122</v>
       </c>
       <c r="V18" s="2">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="W18" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="X18" s="2">
         <v>0</v>
       </c>
       <c r="Y18" s="2">
-        <v>0</v>
+        <v>125</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="2">
-        <v>1318</v>
+        <v>2030</v>
       </c>
       <c r="C19" s="2">
-        <v>590</v>
+        <v>216</v>
       </c>
       <c r="D19" s="2">
         <v>0</v>
       </c>
       <c r="E19" s="2">
-        <v>622</v>
+        <v>147</v>
       </c>
       <c r="F19" s="2">
-        <v>410</v>
+        <v>28</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
-        <v>0</v>
+        <v>717</v>
       </c>
       <c r="I19" s="2">
         <v>0</v>
       </c>
       <c r="J19" s="2">
-        <v>0</v>
+        <v>142</v>
       </c>
       <c r="K19" s="2">
-        <v>121</v>
+        <v>155</v>
       </c>
       <c r="L19" s="2">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="M19" s="2">
-        <v>0</v>
+        <v>188</v>
       </c>
       <c r="N19" s="2">
-        <v>0</v>
+        <v>306</v>
       </c>
       <c r="O19" s="2">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="P19" s="2">
-        <v>58</v>
+        <v>0</v>
       </c>
       <c r="Q19" s="2">
-        <v>178</v>
+        <v>81</v>
       </c>
       <c r="R19" s="2">
-        <v>89</v>
+        <v>0</v>
       </c>
       <c r="S19" s="2">
         <v>0</v>
       </c>
       <c r="T19" s="2">
-        <v>0</v>
+        <v>183</v>
       </c>
       <c r="U19" s="2">
-        <v>122</v>
+        <v>0</v>
       </c>
       <c r="V19" s="2">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="W19" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="X19" s="2">
         <v>0</v>
       </c>
       <c r="Y19" s="2">
-        <v>125</v>
+        <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="2">
-        <v>2030</v>
+        <v>0</v>
       </c>
       <c r="C20" s="2">
-        <v>216</v>
+        <v>445</v>
       </c>
       <c r="D20" s="2">
         <v>0</v>
       </c>
       <c r="E20" s="2">
-        <v>147</v>
+        <v>0</v>
       </c>
       <c r="F20" s="2">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
-        <v>717</v>
+        <v>0</v>
       </c>
       <c r="I20" s="2">
         <v>0</v>
       </c>
       <c r="J20" s="2">
-        <v>142</v>
+        <v>0</v>
       </c>
       <c r="K20" s="2">
-        <v>155</v>
+        <v>0</v>
       </c>
       <c r="L20" s="2">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="M20" s="2">
-        <v>188</v>
+        <v>0</v>
       </c>
       <c r="N20" s="2">
-        <v>306</v>
+        <v>0</v>
       </c>
       <c r="O20" s="2">
-        <v>58</v>
+        <v>0</v>
       </c>
       <c r="P20" s="2">
         <v>0</v>
       </c>
       <c r="Q20" s="2">
-        <v>81</v>
+        <v>0</v>
       </c>
       <c r="R20" s="2">
         <v>0</v>
       </c>
       <c r="S20" s="2">
         <v>0</v>
       </c>
       <c r="T20" s="2">
-        <v>183</v>
+        <v>0</v>
       </c>
       <c r="U20" s="2">
-        <v>0</v>
+        <v>375</v>
       </c>
       <c r="V20" s="2">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="W20" s="2">
         <v>0</v>
       </c>
       <c r="X20" s="2">
         <v>0</v>
       </c>
       <c r="Y20" s="2">
-        <v>81</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="2">
         <v>1097</v>
       </c>
       <c r="C21" s="2">
         <v>9129</v>
       </c>
       <c r="D21" s="2">
         <v>0</v>
       </c>
       <c r="E21" s="2">
         <v>0</v>
       </c>
       <c r="F21" s="2">
         <v>8823</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">