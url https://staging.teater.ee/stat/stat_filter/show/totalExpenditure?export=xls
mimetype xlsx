--- v0 (2026-02-03)
+++ v1 (2026-09-21)
@@ -74,75 +74,75 @@
   <si>
     <t>Piip ja Tuut Teater</t>
   </si>
   <si>
     <t>Must Kast</t>
   </si>
   <si>
     <t>Miksteater</t>
   </si>
   <si>
     <t>Kinoteater</t>
   </si>
   <si>
     <t>Kellerteater</t>
   </si>
   <si>
     <t>Kanuti Gildi SAAL</t>
   </si>
   <si>
     <t>Ilmarine</t>
   </si>
   <si>
     <t>Fine5 Tantsuteater</t>
   </si>
   <si>
-    <t>Emajõe Suveteater</t>
-[...2 lines deleted...]
-    <t>eˉlektron</t>
+    <t>Emajõe Suveteater / Karlova Teater</t>
+  </si>
+  <si>
+    <t>elektron</t>
   </si>
   <si>
     <t>Ekspeditsioon</t>
   </si>
   <si>
     <t>eraetendusasutus</t>
   </si>
   <si>
     <t>Vene Teater</t>
   </si>
   <si>
     <t>Vanemuine</t>
   </si>
   <si>
     <t>Ugala Teater</t>
   </si>
   <si>
     <t>Rakvere Teater</t>
   </si>
   <si>
-    <t>Kuressaare Linnateater</t>
+    <t>Kuressaare Teater</t>
   </si>
   <si>
     <t>Endla Teater</t>
   </si>
   <si>
     <t>Eesti Noorsooteater</t>
   </si>
   <si>
     <t>Eesti Draamateater</t>
   </si>
   <si>
     <t>riigi osalusega sihtasutusena tegutsevad etendusasutused</t>
   </si>
   <si>
     <t>Tallinna Linnateater</t>
   </si>
   <si>
     <t>Paide Teater</t>
   </si>
   <si>
     <t>munitsipaal-etendusasutus</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>