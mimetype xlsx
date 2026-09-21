--- v0 (2026-02-03)
+++ v1 (2026-09-21)
@@ -86,51 +86,51 @@
   <si>
     <t>Fine5 Tantsuteater</t>
   </si>
   <si>
     <t>eraetendusasutus</t>
   </si>
   <si>
     <t>Vene Teater</t>
   </si>
   <si>
     <t>Vanemuine</t>
   </si>
   <si>
     <t>Ugala Teater</t>
   </si>
   <si>
     <t>Teater NO99</t>
   </si>
   <si>
     <t>Rakvere Teater</t>
   </si>
   <si>
     <t>riigi osalusega sihtasutusena tegutsevad etendusasutused</t>
   </si>
   <si>
-    <t>Kuressaare Linnateater</t>
+    <t>Kuressaare Teater</t>
   </si>
   <si>
     <t>munitsipaal-etendusasutus</t>
   </si>
   <si>
     <t>Endla Teater</t>
   </si>
   <si>
     <t>Eesti Noorsooteater</t>
   </si>
   <si>
     <t>Eesti Draamateater</t>
   </si>
   <si>
     <t>Tallinna Linnateater</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
     <t>avalik-õiguslik</t>
   </si>
   <si>
     <t>KOKKU ETENDUSASUTUSE KULUD</t>
   </si>