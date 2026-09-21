--- v1 (2026-04-10)
+++ v2 (2026-09-21)
@@ -140,57 +140,57 @@
   <si>
     <t>T</t>
   </si>
   <si>
     <t>Ilieh</t>
   </si>
   <si>
     <t>Goltsman Ballet</t>
   </si>
   <si>
     <t>Fine5 Tantsuteater</t>
   </si>
   <si>
     <t>Emajõe Suveteater / Karlova Teater</t>
   </si>
   <si>
     <t>eˉlektron</t>
   </si>
   <si>
     <t>Ekspeditsioon</t>
   </si>
   <si>
     <t>Eesti Tantsuagentuur</t>
   </si>
   <si>
+    <t>Alexela Loomelava</t>
+  </si>
+  <si>
     <t>Banaanikala Projektiteater</t>
   </si>
   <si>
     <t>Arena</t>
-  </si>
-[...1 lines deleted...]
-    <t>Alexela Loomelava</t>
   </si>
   <si>
     <t>Ajateater</t>
   </si>
   <si>
     <t>eraetendusasutus</t>
   </si>
   <si>
     <t>Vene Teater</t>
   </si>
   <si>
     <t>SMT</t>
   </si>
   <si>
     <t>Vanemuine</t>
   </si>
   <si>
     <t>Ugala Teater</t>
   </si>
   <si>
     <t>Rakvere Teater</t>
   </si>
   <si>
     <t>Kuressaare Teater</t>
   </si>
@@ -1008,114 +1008,114 @@
       <c r="B19" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1">
         <v>1</v>
       </c>
       <c r="E19" s="1">
         <v>2</v>
       </c>
       <c r="F19" s="1">
         <v>20</v>
       </c>
       <c r="G19" s="1">
         <v>2286</v>
       </c>
       <c r="H19" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="C20" s="1"/>
       <c r="D20" s="1">
         <v>1</v>
       </c>
       <c r="E20" s="1">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F20" s="1">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="G20" s="1">
-        <v>445</v>
+        <v>1945</v>
       </c>
       <c r="H20" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E21" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F21" s="1">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G21" s="1">
-        <v>1945</v>
+        <v>2246</v>
       </c>
       <c r="H21" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="C22" s="1"/>
+        <v>34</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>1</v>
+      </c>
       <c r="D22" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
       <c r="F22" s="1">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="G22" s="1">
-        <v>2246</v>
+        <v>445</v>
       </c>
       <c r="H22" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="1">
         <v>5</v>
       </c>
       <c r="E23" s="1">
         <v>6</v>
       </c>
       <c r="F23" s="1">
         <v>85</v>
       </c>
       <c r="G23" s="1">