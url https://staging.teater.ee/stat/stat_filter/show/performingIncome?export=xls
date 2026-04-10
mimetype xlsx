--- v0 (2026-02-03)
+++ v1 (2026-04-10)
@@ -12,62 +12,260 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+  <si>
+    <t>68,61</t>
+  </si>
+  <si>
+    <t>KOKKU</t>
+  </si>
+  <si>
+    <t>68,84</t>
+  </si>
+  <si>
+    <t>Von Krahli Teater</t>
+  </si>
   <si>
     <t>56,41</t>
   </si>
   <si>
-    <t>KOKKU</t>
-[...1 lines deleted...]
-  <si>
     <t>VAT Teater</t>
   </si>
   <si>
+    <t>20,45</t>
+  </si>
+  <si>
+    <t>Vana Baskini Teater</t>
+  </si>
+  <si>
+    <t>57,75</t>
+  </si>
+  <si>
+    <t>Vaba Lava</t>
+  </si>
+  <si>
+    <t>49,75</t>
+  </si>
+  <si>
+    <t>Tuuleveski</t>
+  </si>
+  <si>
+    <t>53,86</t>
+  </si>
+  <si>
+    <t>Theatrum</t>
+  </si>
+  <si>
+    <t>10,09</t>
+  </si>
+  <si>
+    <t>Teoteater</t>
+  </si>
+  <si>
+    <t>Teater Nuutrum</t>
+  </si>
+  <si>
+    <t>66,68</t>
+  </si>
+  <si>
+    <t>Tartu Uus Teater</t>
+  </si>
+  <si>
+    <t>81,91</t>
+  </si>
+  <si>
+    <t>Sõltumatu Tantsu Lava</t>
+  </si>
+  <si>
+    <t>32,93</t>
+  </si>
+  <si>
+    <t>R.A.A.A.M.</t>
+  </si>
+  <si>
+    <t>54,9</t>
+  </si>
+  <si>
+    <t>Piip ja Tuut Teater</t>
+  </si>
+  <si>
+    <t>41,7</t>
+  </si>
+  <si>
+    <t>Must Kast</t>
+  </si>
+  <si>
+    <t>76,47</t>
+  </si>
+  <si>
+    <t>Miksteater</t>
+  </si>
+  <si>
+    <t>12,19</t>
+  </si>
+  <si>
+    <t>Kinoteater</t>
+  </si>
+  <si>
+    <t>14,81</t>
+  </si>
+  <si>
+    <t>Kellerteater</t>
+  </si>
+  <si>
+    <t>74,19</t>
+  </si>
+  <si>
+    <t>Kanuti Gildi SAAL</t>
+  </si>
+  <si>
+    <t>39,63</t>
+  </si>
+  <si>
+    <t>Ilmarine</t>
+  </si>
+  <si>
+    <t>46,51</t>
+  </si>
+  <si>
+    <t>Fine5 Tantsuteater</t>
+  </si>
+  <si>
+    <t>23,86</t>
+  </si>
+  <si>
+    <t>Emajõe Suveteater</t>
+  </si>
+  <si>
+    <t>89,97</t>
+  </si>
+  <si>
+    <t>eˉlektron</t>
+  </si>
+  <si>
+    <t>Ekspeditsioon</t>
+  </si>
+  <si>
     <t>eraetendusasutus</t>
+  </si>
+  <si>
+    <t>72,23</t>
+  </si>
+  <si>
+    <t>Vene Teater</t>
+  </si>
+  <si>
+    <t>77,53</t>
+  </si>
+  <si>
+    <t>Vanemuine</t>
+  </si>
+  <si>
+    <t>51,93</t>
+  </si>
+  <si>
+    <t>Ugala Teater</t>
+  </si>
+  <si>
+    <t>59,56</t>
+  </si>
+  <si>
+    <t>Rakvere Teater</t>
+  </si>
+  <si>
+    <t>76,79</t>
+  </si>
+  <si>
+    <t>Kuressaare Linnateater</t>
+  </si>
+  <si>
+    <t>57,99</t>
+  </si>
+  <si>
+    <t>Endla Teater</t>
+  </si>
+  <si>
+    <t>78,44</t>
+  </si>
+  <si>
+    <t>Eesti Noorsooteater</t>
+  </si>
+  <si>
+    <t>53,13</t>
+  </si>
+  <si>
+    <t>Eesti Draamateater</t>
+  </si>
+  <si>
+    <t>riigi osalusega sihtasutusena tegutsevad etendusasutused</t>
+  </si>
+  <si>
+    <t>86,01</t>
+  </si>
+  <si>
+    <t>Tallinna Linnateater</t>
+  </si>
+  <si>
+    <t>72,79</t>
+  </si>
+  <si>
+    <t>Paide Teater</t>
+  </si>
+  <si>
+    <t>munitsipaal-etendusasutus</t>
+  </si>
+  <si>
+    <t>64,52</t>
+  </si>
+  <si>
+    <t>Estonia</t>
+  </si>
+  <si>
+    <t>avalik-õiguslik</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>€</t>
   </si>
   <si>
     <t>Teater</t>
   </si>
   <si>
     <t>Avaliku sektori toetus</t>
   </si>
   <si>
     <t>AASTAL 2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
@@ -437,114 +635,490 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C6"/>
+  <dimension ref="A1:C41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="C5" sqref="C5:C5"/>
+      <selection activeCell="C40" sqref="C40:C40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="6" t="s">
-        <v>7</v>
+        <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>74</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="2" t="s">
-        <v>6</v>
+        <v>72</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>5</v>
+        <v>71</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>4</v>
+        <v>70</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="3" t="s">
-        <v>3</v>
+        <v>69</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="B5" s="2">
+        <v>9793395</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B7" s="2">
+        <v>194219</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="B8" s="2">
+        <v>11066037</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B9" s="1"/>
+      <c r="C9" s="1"/>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="2">
+        <v>2583246</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="2">
+        <v>3096641</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="2">
+        <v>2045853</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="2">
+        <v>463976</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="2">
+        <v>1959004</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="2">
+        <v>1744092</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16" s="2">
+        <v>8428465</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" s="2">
+        <v>2876944</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="2">
+        <v>213200</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="2">
+        <v>263423</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" s="2">
+        <v>73600</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B22" s="2">
+        <v>66225</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23" s="2">
+        <v>22000</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="2">
+        <v>366512</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="2">
+        <v>34423</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="2">
+        <v>27095</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" s="2">
+        <v>81134</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="2">
+        <v>56148</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="2">
+        <v>187577</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B30" s="2">
+        <v>87157</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B31" s="2">
+        <v>340497</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B32" s="2">
+        <v>558202</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B33" s="2">
+        <v>49500</v>
+      </c>
+      <c r="C33" s="2">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B34" s="2">
+        <v>4500</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B35" s="2">
+        <v>419488</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B36" s="2">
+        <v>51840</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B37" s="2">
+        <v>894615</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B38" s="2">
+        <v>96399</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B39" s="2">
+        <v>545745</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B40" s="2">
+        <v>460540</v>
+      </c>
+      <c r="C40" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="2">
-[...7 lines deleted...]
-      <c r="A6" s="5" t="s">
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="3">
-[...2 lines deleted...]
-      <c r="C6" s="3" t="s">
+      <c r="B41" s="3">
+        <v>49151692</v>
+      </c>
+      <c r="C41" s="3" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A4:C4"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="A18:C18"/>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">