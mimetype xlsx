--- v1 (2026-04-10)
+++ v2 (2026-06-03)
@@ -12,260 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
-[...1 lines deleted...]
-    <t>68,61</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
+  <si>
+    <t>78,44</t>
   </si>
   <si>
     <t>KOKKU</t>
   </si>
   <si>
-    <t>68,84</t>
-[...166 lines deleted...]
-  <si>
     <t>Eesti Noorsooteater</t>
   </si>
   <si>
-    <t>53,13</t>
-[...4 lines deleted...]
-  <si>
     <t>riigi osalusega sihtasutusena tegutsevad etendusasutused</t>
-  </si>
-[...22 lines deleted...]
-    <t>avalik-õiguslik</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>€</t>
   </si>
   <si>
     <t>Teater</t>
   </si>
   <si>
     <t>Avaliku sektori toetus</t>
   </si>
   <si>
     <t>AASTAL 2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
@@ -635,490 +437,114 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C41"/>
+  <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="C40" sqref="C40:C40"/>
+      <selection activeCell="C5" sqref="C5:C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="6" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>74</v>
+        <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="2" t="s">
-        <v>72</v>
+        <v>6</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>71</v>
+        <v>5</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>70</v>
+        <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="3" t="s">
-        <v>69</v>
+        <v>3</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="4" t="s">
-        <v>68</v>
+        <v>2</v>
       </c>
       <c r="B5" s="2">
-        <v>9793395</v>
+        <v>3096641</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>67</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:3">
-      <c r="A6" s="3" t="s">
-[...49 lines deleted...]
-      <c r="B11" s="2">
+      <c r="A6" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="3">
         <v>3096641</v>
       </c>
-      <c r="C11" s="2" t="s">
-[...325 lines deleted...]
-      <c r="C41" s="3" t="s">
+      <c r="C6" s="3" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A4:C4"/>
-    <mergeCell ref="A6:C6"/>
-[...1 lines deleted...]
-    <mergeCell ref="A18:C18"/>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">