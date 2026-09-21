--- v0 (2026-02-03)
+++ v1 (2026-09-21)
@@ -464,51 +464,51 @@
   <si>
     <t>Visaginas Kultuurikeskus</t>
   </si>
   <si>
     <t>Stamerina loss</t>
   </si>
   <si>
     <t>Tiina Ollesk, Renee Nõmmik, Simo Kruusement, Helen Reitsnik, Richard Beljohin, Michelarcangela Radatti</t>
   </si>
   <si>
     <t>Eutopia</t>
   </si>
   <si>
     <t>Helsinki Kaapelitehdas</t>
   </si>
   <si>
     <t>Mikk-Mait Kivi, Emer Värk</t>
   </si>
   <si>
     <t>Year Without A Summer</t>
   </si>
   <si>
     <t>Helsingi, WHS Teatteri Unioni, Aavistus Festival</t>
   </si>
   <si>
-    <t>eˉlektron</t>
+    <t>elektron</t>
   </si>
   <si>
     <t>Herman Melville / Taavi Eelmaa</t>
   </si>
   <si>
     <t>Pigem ei</t>
   </si>
   <si>
     <t>Espoo Linnateater</t>
   </si>
   <si>
     <t>Ekspeditsioon</t>
   </si>
   <si>
     <t>Improteatri trupp</t>
   </si>
   <si>
     <t>Improproff</t>
   </si>
   <si>
     <t>London, Chepstow villas 18</t>
   </si>
   <si>
     <t>Arena</t>
   </si>