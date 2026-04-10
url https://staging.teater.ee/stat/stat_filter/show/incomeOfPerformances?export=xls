--- v0 (2026-02-03)
+++ v1 (2026-04-10)
@@ -12,142 +12,160 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>KOKKU</t>
   </si>
   <si>
     <t>Von Krahli Teater</t>
   </si>
   <si>
     <t>VAT Teater</t>
   </si>
   <si>
     <t>Vana Baskini Teater</t>
   </si>
   <si>
     <t>Vaba Lava</t>
   </si>
   <si>
     <t>Tuuleveski</t>
   </si>
   <si>
     <t>Theatrum</t>
   </si>
   <si>
     <t>Teoteater</t>
   </si>
   <si>
+    <t>Teater Nuutrum</t>
+  </si>
+  <si>
     <t>Tartu Uus Teater</t>
   </si>
   <si>
     <t>Sõltumatu Tantsu Lava</t>
   </si>
   <si>
     <t>R.A.A.A.M.</t>
   </si>
   <si>
     <t>Piip ja Tuut Teater</t>
   </si>
   <si>
+    <t>Must Kast</t>
+  </si>
+  <si>
     <t>Miksteater</t>
   </si>
   <si>
-    <t>Kell Kümme</t>
+    <t>Kinoteater</t>
+  </si>
+  <si>
+    <t>Kellerteater</t>
   </si>
   <si>
     <t>Kanuti Gildi SAAL</t>
   </si>
   <si>
     <t>Ilmarine</t>
   </si>
   <si>
     <t>Fine5 Tantsuteater</t>
   </si>
   <si>
+    <t>Emajõe Suveteater</t>
+  </si>
+  <si>
+    <t>eˉlektron</t>
+  </si>
+  <si>
+    <t>Ekspeditsioon</t>
+  </si>
+  <si>
     <t>eraetendusasutus</t>
   </si>
   <si>
     <t>Vene Teater</t>
   </si>
   <si>
     <t>Vanemuine</t>
   </si>
   <si>
     <t>Ugala Teater</t>
   </si>
   <si>
-    <t>Teater NO99</t>
-[...1 lines deleted...]
-  <si>
     <t>Rakvere Teater</t>
   </si>
   <si>
+    <t>Kuressaare Linnateater</t>
+  </si>
+  <si>
+    <t>Endla Teater</t>
+  </si>
+  <si>
+    <t>Eesti Noorsooteater</t>
+  </si>
+  <si>
+    <t>Eesti Draamateater</t>
+  </si>
+  <si>
     <t>riigi osalusega sihtasutusena tegutsevad etendusasutused</t>
   </si>
   <si>
-    <t>Kuressaare Linnateater</t>
+    <t>Tallinna Linnateater</t>
+  </si>
+  <si>
+    <t>Paide Teater</t>
   </si>
   <si>
     <t>munitsipaal-etendusasutus</t>
   </si>
   <si>
-    <t>Endla Teater</t>
-[...10 lines deleted...]
-  <si>
     <t>Estonia</t>
   </si>
   <si>
     <t>avalik-õiguslik</t>
   </si>
   <si>
     <t>TULUD KOKKU</t>
   </si>
   <si>
     <t>toetused kokku</t>
   </si>
   <si>
     <t>mujalt välismaalt (institutsioonidelt, eraisikutelt)</t>
   </si>
   <si>
     <t>EL struktuurvahenditest ja raamprogrammidest</t>
   </si>
   <si>
     <t>muud toetused</t>
   </si>
   <si>
     <t>teistelt omavalitsustelt</t>
   </si>
   <si>
     <t>kohalikult omavalitsuselt</t>
@@ -161,51 +179,51 @@
   <si>
     <t>kohvikutulu</t>
   </si>
   <si>
     <t>renditulu (ruumide rent, majutus-teenus)</t>
   </si>
   <si>
     <t>muud tulud (reklaam, kavalehed, inverntar, vahendustasud jmt)</t>
   </si>
   <si>
     <t>piletitulu KOKKU</t>
   </si>
   <si>
     <t>teatri korraldatud festivali piletitulu</t>
   </si>
   <si>
     <t>piletitulu omaüritustelt</t>
   </si>
   <si>
     <t>piletitulu omaetendustelt</t>
   </si>
   <si>
     <t>Etendusasutuste tulud kokku</t>
   </si>
   <si>
-    <t>AASTAL 2015</t>
+    <t>AASTAL 2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="6"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="6"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -560,1739 +578,2013 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q37"/>
+  <dimension ref="A1:Q41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="Q36" sqref="Q36:Q36"/>
+      <selection activeCell="Q40" sqref="Q40:Q40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="6" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="B3" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="H3" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="I3" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="J3" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="E3" s="2" t="s">
+      <c r="K3" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="F3" s="2" t="s">
+      <c r="L3" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="G3" s="2" t="s">
+      <c r="M3" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="H3" s="2" t="s">
+      <c r="N3" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="I3" s="2" t="s">
+      <c r="O3" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="J3" s="2" t="s">
+      <c r="P3" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="K3" s="2" t="s">
+      <c r="Q3" s="2" t="s">
         <v>38</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" s="3" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="B5" s="2">
-        <v>1990918</v>
+        <v>2188694</v>
       </c>
       <c r="C5" s="2">
-        <v>243025</v>
+        <v>228871</v>
       </c>
       <c r="D5" s="2">
         <v>0</v>
       </c>
       <c r="E5" s="2">
-        <v>2233943</v>
+        <v>2417565</v>
       </c>
       <c r="F5" s="2">
-        <v>773859</v>
+        <v>530401</v>
       </c>
       <c r="G5" s="2">
-        <v>498527</v>
+        <v>539964</v>
       </c>
       <c r="H5" s="2">
-        <v>826765</v>
+        <v>1084600</v>
       </c>
       <c r="I5" s="2">
-        <v>4943959</v>
+        <v>4572529</v>
       </c>
       <c r="J5" s="2">
-        <v>8593757</v>
+        <v>9792795</v>
       </c>
       <c r="K5" s="2">
-        <v>4785</v>
+        <v>600</v>
       </c>
       <c r="L5" s="2">
         <v>0</v>
       </c>
       <c r="M5" s="2">
-        <v>639917</v>
+        <v>812757</v>
       </c>
       <c r="N5" s="2">
         <v>0</v>
       </c>
       <c r="O5" s="2">
         <v>0</v>
       </c>
       <c r="P5" s="2">
-        <v>9238459</v>
+        <v>10606152</v>
       </c>
       <c r="Q5" s="2">
-        <v>13571554</v>
+        <v>15178681</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="3" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="4" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="B7" s="2">
-        <v>1134682</v>
+        <v>64339</v>
       </c>
       <c r="C7" s="2">
-        <v>17874</v>
+        <v>7002</v>
       </c>
       <c r="D7" s="2">
         <v>0</v>
       </c>
       <c r="E7" s="2">
-        <v>1152556</v>
+        <v>71341</v>
       </c>
       <c r="F7" s="2">
-        <v>144482</v>
+        <v>0</v>
       </c>
       <c r="G7" s="2">
-        <v>32989</v>
+        <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="2">
-        <v>1377210</v>
+        <v>71341</v>
       </c>
       <c r="J7" s="2">
-        <v>856014</v>
+        <v>97639</v>
       </c>
       <c r="K7" s="2">
-        <v>781310</v>
+        <v>96580</v>
       </c>
       <c r="L7" s="2">
         <v>0</v>
       </c>
       <c r="M7" s="2">
-        <v>0</v>
+        <v>1266</v>
       </c>
       <c r="N7" s="2">
         <v>0</v>
       </c>
       <c r="O7" s="2">
-        <v>11178</v>
+        <v>0</v>
       </c>
       <c r="P7" s="2">
-        <v>1637502</v>
+        <v>195485</v>
       </c>
       <c r="Q7" s="2">
-        <v>3008529</v>
+        <v>266825</v>
       </c>
     </row>
     <row r="8" spans="1:17">
-      <c r="A8" s="3" t="s">
-[...17 lines deleted...]
-      <c r="Q8" s="1"/>
+      <c r="A8" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="2">
+        <v>1488528</v>
+      </c>
+      <c r="C8" s="2">
+        <v>0</v>
+      </c>
+      <c r="D8" s="2">
+        <v>0</v>
+      </c>
+      <c r="E8" s="2">
+        <v>1488528</v>
+      </c>
+      <c r="F8" s="2">
+        <v>295124</v>
+      </c>
+      <c r="G8" s="2">
+        <v>958</v>
+      </c>
+      <c r="H8" s="2">
+        <v>0</v>
+      </c>
+      <c r="I8" s="2">
+        <v>1784610</v>
+      </c>
+      <c r="J8" s="2">
+        <v>5089392</v>
+      </c>
+      <c r="K8" s="2">
+        <v>5976646</v>
+      </c>
+      <c r="L8" s="2">
+        <v>0</v>
+      </c>
+      <c r="M8" s="2">
+        <v>15244</v>
+      </c>
+      <c r="N8" s="2">
+        <v>0</v>
+      </c>
+      <c r="O8" s="2">
+        <v>0</v>
+      </c>
+      <c r="P8" s="2">
+        <v>11081281</v>
+      </c>
+      <c r="Q8" s="2">
+        <v>12865892</v>
+      </c>
     </row>
     <row r="9" spans="1:17">
-      <c r="A9" s="4" t="s">
-[...49 lines deleted...]
-      </c>
+      <c r="A9" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="1"/>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
+      <c r="G9" s="1"/>
+      <c r="H9" s="1"/>
+      <c r="I9" s="1"/>
+      <c r="J9" s="1"/>
+      <c r="K9" s="1"/>
+      <c r="L9" s="1"/>
+      <c r="M9" s="1"/>
+      <c r="N9" s="1"/>
+      <c r="O9" s="1"/>
+      <c r="P9" s="1"/>
+      <c r="Q9" s="1"/>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B10" s="2">
-        <v>458215</v>
+        <v>1791678</v>
       </c>
       <c r="C10" s="2">
-        <v>60607</v>
+        <v>7207</v>
       </c>
       <c r="D10" s="2">
-        <v>16729</v>
+        <v>0</v>
       </c>
       <c r="E10" s="2">
-        <v>535551</v>
+        <v>1798885</v>
       </c>
       <c r="F10" s="2">
-        <v>66225</v>
+        <v>449569</v>
       </c>
       <c r="G10" s="2">
-        <v>0</v>
+        <v>28666</v>
       </c>
       <c r="H10" s="2">
-        <v>51537</v>
+        <v>0</v>
       </c>
       <c r="I10" s="2">
-        <v>653313</v>
+        <v>2277120</v>
       </c>
       <c r="J10" s="2">
-        <v>1931106</v>
+        <v>2583246</v>
       </c>
       <c r="K10" s="2">
         <v>0</v>
       </c>
       <c r="L10" s="2">
         <v>0</v>
       </c>
       <c r="M10" s="2">
-        <v>0</v>
+        <v>2105</v>
       </c>
       <c r="N10" s="2">
         <v>0</v>
       </c>
       <c r="O10" s="2">
-        <v>18732</v>
+        <v>0</v>
       </c>
       <c r="P10" s="2">
-        <v>1949837</v>
+        <v>2585351</v>
       </c>
       <c r="Q10" s="2">
-        <v>2603150</v>
+        <v>4862471</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" s="4" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B11" s="2">
-        <v>720623</v>
+        <v>540696</v>
       </c>
       <c r="C11" s="2">
-        <v>2450</v>
+        <v>48373</v>
       </c>
       <c r="D11" s="2">
-        <v>0</v>
+        <v>4261</v>
       </c>
       <c r="E11" s="2">
-        <v>723073</v>
+        <v>593329</v>
       </c>
       <c r="F11" s="2">
-        <v>56527</v>
+        <v>115605</v>
       </c>
       <c r="G11" s="2">
-        <v>101609</v>
+        <v>27505</v>
       </c>
       <c r="H11" s="2">
-        <v>400892</v>
+        <v>104461</v>
       </c>
       <c r="I11" s="2">
-        <v>1290571</v>
+        <v>840900</v>
       </c>
       <c r="J11" s="2">
-        <v>1359971</v>
+        <v>3096641</v>
       </c>
       <c r="K11" s="2">
-        <v>13000</v>
+        <v>0</v>
       </c>
       <c r="L11" s="2">
         <v>0</v>
       </c>
       <c r="M11" s="2">
-        <v>1729</v>
+        <v>5743</v>
       </c>
       <c r="N11" s="2">
         <v>0</v>
       </c>
       <c r="O11" s="2">
-        <v>0</v>
+        <v>4500</v>
       </c>
       <c r="P11" s="2">
-        <v>1374700</v>
+        <v>3106884</v>
       </c>
       <c r="Q11" s="2">
-        <v>2656801</v>
+        <v>3947784</v>
       </c>
     </row>
     <row r="12" spans="1:17">
-      <c r="A12" s="3" t="s">
-[...17 lines deleted...]
-      <c r="Q12" s="1"/>
+      <c r="A12" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="2">
+        <v>827563</v>
+      </c>
+      <c r="C12" s="2">
+        <v>4683</v>
+      </c>
+      <c r="D12" s="2">
+        <v>0</v>
+      </c>
+      <c r="E12" s="2">
+        <v>832246</v>
+      </c>
+      <c r="F12" s="2">
+        <v>114867</v>
+      </c>
+      <c r="G12" s="2">
+        <v>95925</v>
+      </c>
+      <c r="H12" s="2">
+        <v>438981</v>
+      </c>
+      <c r="I12" s="2">
+        <v>1482019</v>
+      </c>
+      <c r="J12" s="2">
+        <v>1924053</v>
+      </c>
+      <c r="K12" s="2">
+        <v>121800</v>
+      </c>
+      <c r="L12" s="2">
+        <v>0</v>
+      </c>
+      <c r="M12" s="2">
+        <v>0</v>
+      </c>
+      <c r="N12" s="2">
+        <v>0</v>
+      </c>
+      <c r="O12" s="2">
+        <v>0</v>
+      </c>
+      <c r="P12" s="2">
+        <v>2045853</v>
+      </c>
+      <c r="Q12" s="2">
+        <v>3527872</v>
+      </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" s="4" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B13" s="2">
-        <v>86635</v>
+        <v>116359</v>
       </c>
       <c r="C13" s="2">
-        <v>20669</v>
+        <v>307</v>
       </c>
       <c r="D13" s="2">
         <v>0</v>
       </c>
       <c r="E13" s="2">
-        <v>107305</v>
+        <v>116666</v>
       </c>
       <c r="F13" s="2">
-        <v>0</v>
+        <v>5870</v>
       </c>
       <c r="G13" s="2">
-        <v>13969</v>
+        <v>13678</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="2">
-        <v>121273</v>
+        <v>136214</v>
       </c>
       <c r="J13" s="2">
-        <v>123047</v>
+        <v>259575</v>
       </c>
       <c r="K13" s="2">
-        <v>208326</v>
+        <v>204401</v>
       </c>
       <c r="L13" s="2">
         <v>0</v>
       </c>
       <c r="M13" s="2">
-        <v>0</v>
+        <v>4000</v>
       </c>
       <c r="N13" s="2">
         <v>0</v>
       </c>
       <c r="O13" s="2">
         <v>0</v>
       </c>
       <c r="P13" s="2">
-        <v>331373</v>
+        <v>467976</v>
       </c>
       <c r="Q13" s="2">
-        <v>452647</v>
+        <v>604190</v>
       </c>
     </row>
     <row r="14" spans="1:17">
-      <c r="A14" s="3" t="s">
-[...17 lines deleted...]
-      <c r="Q14" s="1"/>
+      <c r="A14" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="2">
+        <v>621126</v>
+      </c>
+      <c r="C14" s="2">
+        <v>0</v>
+      </c>
+      <c r="D14" s="2">
+        <v>0</v>
+      </c>
+      <c r="E14" s="2">
+        <v>621126</v>
+      </c>
+      <c r="F14" s="2">
+        <v>259077</v>
+      </c>
+      <c r="G14" s="2">
+        <v>36177</v>
+      </c>
+      <c r="H14" s="2">
+        <v>394081</v>
+      </c>
+      <c r="I14" s="2">
+        <v>1310461</v>
+      </c>
+      <c r="J14" s="2">
+        <v>1945742</v>
+      </c>
+      <c r="K14" s="2">
+        <v>13262</v>
+      </c>
+      <c r="L14" s="2">
+        <v>0</v>
+      </c>
+      <c r="M14" s="2">
+        <v>5310</v>
+      </c>
+      <c r="N14" s="2">
+        <v>0</v>
+      </c>
+      <c r="O14" s="2">
+        <v>14139</v>
+      </c>
+      <c r="P14" s="2">
+        <v>1978452</v>
+      </c>
+      <c r="Q14" s="2">
+        <v>3288913</v>
+      </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" s="4" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B15" s="2">
-        <v>674658</v>
+        <v>1118326</v>
       </c>
       <c r="C15" s="2">
-        <v>0</v>
+        <v>8359</v>
       </c>
       <c r="D15" s="2">
         <v>0</v>
       </c>
       <c r="E15" s="2">
-        <v>674658</v>
+        <v>1126685</v>
       </c>
       <c r="F15" s="2">
-        <v>111272</v>
+        <v>50983</v>
       </c>
       <c r="G15" s="2">
-        <v>27146</v>
+        <v>70841</v>
       </c>
       <c r="H15" s="2">
-        <v>257635</v>
+        <v>365667</v>
       </c>
       <c r="I15" s="2">
-        <v>1070711</v>
+        <v>1614176</v>
       </c>
       <c r="J15" s="2">
-        <v>2272180</v>
+        <v>1728422</v>
       </c>
       <c r="K15" s="2">
-        <v>1596</v>
+        <v>15670</v>
       </c>
       <c r="L15" s="2">
         <v>0</v>
       </c>
       <c r="M15" s="2">
-        <v>226217</v>
+        <v>0</v>
       </c>
       <c r="N15" s="2">
         <v>0</v>
       </c>
       <c r="O15" s="2">
-        <v>8737</v>
+        <v>0</v>
       </c>
       <c r="P15" s="2">
-        <v>2499993</v>
+        <v>1744092</v>
       </c>
       <c r="Q15" s="2">
-        <v>3582241</v>
+        <v>3358268</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" s="4" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B16" s="2">
-        <v>563002</v>
+        <v>1636593</v>
       </c>
       <c r="C16" s="2">
-        <v>0</v>
+        <v>201096</v>
       </c>
       <c r="D16" s="2">
         <v>0</v>
       </c>
       <c r="E16" s="2">
-        <v>563002</v>
+        <v>1837689</v>
       </c>
       <c r="F16" s="2">
-        <v>63702</v>
+        <v>306977</v>
       </c>
       <c r="G16" s="2">
-        <v>16040</v>
+        <v>154396</v>
       </c>
       <c r="H16" s="2">
-        <v>375416</v>
+        <v>143287</v>
       </c>
       <c r="I16" s="2">
-        <v>1032813</v>
+        <v>2442349</v>
       </c>
       <c r="J16" s="2">
-        <v>1219104</v>
+        <v>8314715</v>
       </c>
       <c r="K16" s="2">
-        <v>15000</v>
+        <v>113750</v>
       </c>
       <c r="L16" s="2">
         <v>0</v>
       </c>
       <c r="M16" s="2">
         <v>0</v>
       </c>
       <c r="N16" s="2">
         <v>0</v>
       </c>
       <c r="O16" s="2">
-        <v>95068</v>
+        <v>0</v>
       </c>
       <c r="P16" s="2">
-        <v>1234104</v>
+        <v>8428465</v>
       </c>
       <c r="Q16" s="2">
-        <v>2347332</v>
+        <v>10870814</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" s="4" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B17" s="2">
-        <v>464609</v>
+        <v>946517</v>
       </c>
       <c r="C17" s="2">
-        <v>15502</v>
+        <v>76999</v>
       </c>
       <c r="D17" s="2">
         <v>0</v>
       </c>
       <c r="E17" s="2">
-        <v>480111</v>
+        <v>1023516</v>
       </c>
       <c r="F17" s="2">
-        <v>37455</v>
+        <v>55510</v>
       </c>
       <c r="G17" s="2">
-        <v>30268</v>
+        <v>24929</v>
       </c>
       <c r="H17" s="2">
-        <v>12098</v>
+        <v>0</v>
       </c>
       <c r="I17" s="2">
-        <v>575484</v>
+        <v>1103955</v>
       </c>
       <c r="J17" s="2">
-        <v>1197933</v>
+        <v>2842002</v>
       </c>
       <c r="K17" s="2">
-        <v>1049</v>
+        <v>34942</v>
       </c>
       <c r="L17" s="2">
         <v>0</v>
       </c>
       <c r="M17" s="2">
-        <v>6771</v>
+        <v>2028</v>
       </c>
       <c r="N17" s="2">
         <v>0</v>
       </c>
       <c r="O17" s="2">
-        <v>2206</v>
+        <v>0</v>
       </c>
       <c r="P17" s="2">
-        <v>1205753</v>
+        <v>2878972</v>
       </c>
       <c r="Q17" s="2">
-        <v>1771067</v>
+        <v>3982927</v>
       </c>
     </row>
     <row r="18" spans="1:17">
-      <c r="A18" s="4" t="s">
-[...49 lines deleted...]
-      </c>
+      <c r="A18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1"/>
+      <c r="H18" s="1"/>
+      <c r="I18" s="1"/>
+      <c r="J18" s="1"/>
+      <c r="K18" s="1"/>
+      <c r="L18" s="1"/>
+      <c r="M18" s="1"/>
+      <c r="N18" s="1"/>
+      <c r="O18" s="1"/>
+      <c r="P18" s="1"/>
+      <c r="Q18" s="1"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" s="4" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B19" s="2">
-        <v>275315</v>
+        <v>93904</v>
       </c>
       <c r="C19" s="2">
-        <v>13001</v>
+        <v>0</v>
       </c>
       <c r="D19" s="2">
-        <v>1473</v>
+        <v>0</v>
       </c>
       <c r="E19" s="2">
-        <v>289789</v>
+        <v>93904</v>
       </c>
       <c r="F19" s="2">
-        <v>39787</v>
+        <v>3653</v>
       </c>
       <c r="G19" s="2">
-        <v>137560</v>
+        <v>0</v>
       </c>
       <c r="H19" s="2">
-        <v>2329</v>
+        <v>0</v>
       </c>
       <c r="I19" s="2">
-        <v>471722</v>
+        <v>97558</v>
       </c>
       <c r="J19" s="2">
-        <v>1808210</v>
+        <v>213200</v>
       </c>
       <c r="K19" s="2">
-        <v>4946</v>
+        <v>0</v>
       </c>
       <c r="L19" s="2">
         <v>0</v>
       </c>
       <c r="M19" s="2">
         <v>0</v>
       </c>
       <c r="N19" s="2">
         <v>0</v>
       </c>
       <c r="O19" s="2">
-        <v>14000</v>
+        <v>0</v>
       </c>
       <c r="P19" s="2">
-        <v>1813156</v>
+        <v>213200</v>
       </c>
       <c r="Q19" s="2">
-        <v>2296621</v>
+        <v>310758</v>
       </c>
     </row>
     <row r="20" spans="1:17">
-      <c r="A20" s="3" t="s">
-[...17 lines deleted...]
-      <c r="Q20" s="1"/>
+      <c r="A20" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20" s="2">
+        <v>1242</v>
+      </c>
+      <c r="C20" s="2">
+        <v>4505</v>
+      </c>
+      <c r="D20" s="2">
+        <v>0</v>
+      </c>
+      <c r="E20" s="2">
+        <v>5747</v>
+      </c>
+      <c r="F20" s="2">
+        <v>23626</v>
+      </c>
+      <c r="G20" s="2">
+        <v>0</v>
+      </c>
+      <c r="H20" s="2">
+        <v>0</v>
+      </c>
+      <c r="I20" s="2">
+        <v>29373</v>
+      </c>
+      <c r="J20" s="2">
+        <v>252823</v>
+      </c>
+      <c r="K20" s="2">
+        <v>10600</v>
+      </c>
+      <c r="L20" s="2">
+        <v>0</v>
+      </c>
+      <c r="M20" s="2">
+        <v>0</v>
+      </c>
+      <c r="N20" s="2">
+        <v>0</v>
+      </c>
+      <c r="O20" s="2">
+        <v>0</v>
+      </c>
+      <c r="P20" s="2">
+        <v>263423</v>
+      </c>
+      <c r="Q20" s="2">
+        <v>292796</v>
+      </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" s="4" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>3886</v>
+        <v>205007</v>
       </c>
       <c r="C21" s="2">
-        <v>5585</v>
+        <v>5794</v>
       </c>
       <c r="D21" s="2">
         <v>0</v>
       </c>
       <c r="E21" s="2">
-        <v>9471</v>
+        <v>210801</v>
       </c>
       <c r="F21" s="2">
-        <v>0</v>
+        <v>16007</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="2">
-        <v>9471</v>
+        <v>226808</v>
       </c>
       <c r="J21" s="2">
-        <v>22991</v>
+        <v>37300</v>
       </c>
       <c r="K21" s="2">
-        <v>2400</v>
+        <v>34300</v>
       </c>
       <c r="L21" s="2">
-        <v>0</v>
+        <v>2000</v>
       </c>
       <c r="M21" s="2">
-        <v>0</v>
+        <v>7999</v>
       </c>
       <c r="N21" s="2">
         <v>0</v>
       </c>
       <c r="O21" s="2">
         <v>0</v>
       </c>
       <c r="P21" s="2">
-        <v>25391</v>
+        <v>81599</v>
       </c>
       <c r="Q21" s="2">
-        <v>34862</v>
+        <v>308406</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" s="4" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B22" s="2">
-        <v>29134</v>
+        <v>16206</v>
       </c>
       <c r="C22" s="2">
-        <v>114</v>
+        <v>4079</v>
       </c>
       <c r="D22" s="2">
         <v>0</v>
       </c>
       <c r="E22" s="2">
-        <v>29248</v>
+        <v>20285</v>
       </c>
       <c r="F22" s="2">
-        <v>850</v>
+        <v>0</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="2">
-        <v>30098</v>
+        <v>20285</v>
       </c>
       <c r="J22" s="2">
-        <v>60277</v>
+        <v>61225</v>
       </c>
       <c r="K22" s="2">
-        <v>26563</v>
+        <v>5000</v>
       </c>
       <c r="L22" s="2">
         <v>0</v>
       </c>
       <c r="M22" s="2">
-        <v>1380</v>
+        <v>0</v>
       </c>
       <c r="N22" s="2">
-        <v>0</v>
+        <v>55885</v>
       </c>
       <c r="O22" s="2">
         <v>0</v>
       </c>
       <c r="P22" s="2">
-        <v>98095</v>
+        <v>122110</v>
       </c>
       <c r="Q22" s="2">
-        <v>118318</v>
+        <v>142395</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" s="4" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B23" s="2">
-        <v>11557</v>
+        <v>33108</v>
       </c>
       <c r="C23" s="2">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="D23" s="2">
-        <v>11334</v>
+        <v>0</v>
       </c>
       <c r="E23" s="2">
-        <v>22891</v>
+        <v>33508</v>
       </c>
       <c r="F23" s="2">
-        <v>49845</v>
+        <v>0</v>
       </c>
       <c r="G23" s="2">
-        <v>15666</v>
+        <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="2">
-        <v>90067</v>
+        <v>33508</v>
       </c>
       <c r="J23" s="2">
-        <v>267570</v>
+        <v>11000</v>
       </c>
       <c r="K23" s="2">
-        <v>19800</v>
+        <v>11000</v>
       </c>
       <c r="L23" s="2">
         <v>0</v>
       </c>
       <c r="M23" s="2">
         <v>0</v>
       </c>
       <c r="N23" s="2">
         <v>0</v>
       </c>
       <c r="O23" s="2">
-        <v>42334</v>
+        <v>0</v>
       </c>
       <c r="P23" s="2">
-        <v>287370</v>
+        <v>22000</v>
       </c>
       <c r="Q23" s="2">
-        <v>418106</v>
+        <v>55508</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" s="4" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B24" s="2">
-        <v>93800</v>
+        <v>23820</v>
       </c>
       <c r="C24" s="2">
-        <v>0</v>
+        <v>1284</v>
       </c>
       <c r="D24" s="2">
-        <v>0</v>
+        <v>1290</v>
       </c>
       <c r="E24" s="2">
-        <v>93800</v>
+        <v>26394</v>
       </c>
       <c r="F24" s="2">
-        <v>2500</v>
+        <v>73247</v>
       </c>
       <c r="G24" s="2">
-        <v>0</v>
+        <v>17880</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="2">
-        <v>98800</v>
+        <v>117521</v>
       </c>
       <c r="J24" s="2">
-        <v>30500</v>
+        <v>333712</v>
       </c>
       <c r="K24" s="2">
-        <v>0</v>
+        <v>32800</v>
       </c>
       <c r="L24" s="2">
         <v>0</v>
       </c>
       <c r="M24" s="2">
         <v>0</v>
       </c>
       <c r="N24" s="2">
-        <v>0</v>
+        <v>10010</v>
       </c>
       <c r="O24" s="2">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="P24" s="2">
-        <v>30500</v>
+        <v>376522</v>
       </c>
       <c r="Q24" s="2">
-        <v>129800</v>
+        <v>494043</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" s="4" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B25" s="2">
-        <v>17086</v>
+        <v>151222</v>
       </c>
       <c r="C25" s="2">
-        <v>11143</v>
+        <v>0</v>
       </c>
       <c r="D25" s="2">
         <v>0</v>
       </c>
       <c r="E25" s="2">
-        <v>28229</v>
+        <v>151222</v>
       </c>
       <c r="F25" s="2">
         <v>0</v>
       </c>
       <c r="G25" s="2">
-        <v>0</v>
+        <v>30874</v>
       </c>
       <c r="H25" s="2">
-        <v>0</v>
+        <v>15849</v>
       </c>
       <c r="I25" s="2">
-        <v>28229</v>
+        <v>197946</v>
       </c>
       <c r="J25" s="2">
-        <v>18238</v>
+        <v>34423</v>
       </c>
       <c r="K25" s="2">
         <v>0</v>
       </c>
       <c r="L25" s="2">
         <v>0</v>
       </c>
       <c r="M25" s="2">
         <v>0</v>
       </c>
       <c r="N25" s="2">
         <v>0</v>
       </c>
       <c r="O25" s="2">
         <v>0</v>
       </c>
       <c r="P25" s="2">
-        <v>18238</v>
+        <v>34423</v>
       </c>
       <c r="Q25" s="2">
-        <v>46467</v>
+        <v>232369</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" s="4" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B26" s="2">
-        <v>85205</v>
+        <v>92959</v>
       </c>
       <c r="C26" s="2">
-        <v>21400</v>
+        <v>102230</v>
       </c>
       <c r="D26" s="2">
         <v>0</v>
       </c>
       <c r="E26" s="2">
-        <v>106605</v>
+        <v>195189</v>
       </c>
       <c r="F26" s="2">
-        <v>5467</v>
+        <v>0</v>
       </c>
       <c r="G26" s="2">
-        <v>2195</v>
+        <v>0</v>
       </c>
       <c r="H26" s="2">
-        <v>30327</v>
+        <v>0</v>
       </c>
       <c r="I26" s="2">
-        <v>147781</v>
+        <v>195189</v>
       </c>
       <c r="J26" s="2">
-        <v>23435</v>
+        <v>27095</v>
       </c>
       <c r="K26" s="2">
         <v>0</v>
       </c>
       <c r="L26" s="2">
         <v>0</v>
       </c>
       <c r="M26" s="2">
-        <v>420</v>
+        <v>0</v>
       </c>
       <c r="N26" s="2">
         <v>0</v>
       </c>
       <c r="O26" s="2">
         <v>0</v>
       </c>
       <c r="P26" s="2">
-        <v>23855</v>
+        <v>27095</v>
       </c>
       <c r="Q26" s="2">
-        <v>168450</v>
+        <v>222284</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" s="4" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B27" s="2">
-        <v>99429</v>
+        <v>16053</v>
       </c>
       <c r="C27" s="2">
-        <v>0</v>
+        <v>8909</v>
       </c>
       <c r="D27" s="2">
         <v>0</v>
       </c>
       <c r="E27" s="2">
-        <v>99429</v>
+        <v>24962</v>
       </c>
       <c r="F27" s="2">
-        <v>41</v>
+        <v>0</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="2">
-        <v>99511</v>
+        <v>24962</v>
       </c>
       <c r="J27" s="2">
-        <v>122010</v>
+        <v>81134</v>
       </c>
       <c r="K27" s="2">
-        <v>9683</v>
+        <v>0</v>
       </c>
       <c r="L27" s="2">
         <v>0</v>
       </c>
       <c r="M27" s="2">
         <v>0</v>
       </c>
       <c r="N27" s="2">
         <v>0</v>
       </c>
       <c r="O27" s="2">
         <v>0</v>
       </c>
       <c r="P27" s="2">
-        <v>131693</v>
+        <v>81134</v>
       </c>
       <c r="Q27" s="2">
-        <v>231163</v>
+        <v>106096</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" s="4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B28" s="2">
-        <v>14567</v>
+        <v>66217</v>
       </c>
       <c r="C28" s="2">
-        <v>2234</v>
+        <v>9870</v>
       </c>
       <c r="D28" s="2">
-        <v>737</v>
+        <v>0</v>
       </c>
       <c r="E28" s="2">
-        <v>17538</v>
+        <v>76087</v>
       </c>
       <c r="F28" s="2">
-        <v>4963</v>
+        <v>0</v>
       </c>
       <c r="G28" s="2">
-        <v>4779</v>
+        <v>136</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="2">
-        <v>32243</v>
+        <v>76223</v>
       </c>
       <c r="J28" s="2">
-        <v>102404</v>
+        <v>40548</v>
       </c>
       <c r="K28" s="2">
-        <v>8000</v>
+        <v>0</v>
       </c>
       <c r="L28" s="2">
-        <v>2000</v>
+        <v>15600</v>
       </c>
       <c r="M28" s="2">
-        <v>63</v>
+        <v>2282</v>
       </c>
       <c r="N28" s="2">
         <v>0</v>
       </c>
       <c r="O28" s="2">
-        <v>33517</v>
+        <v>0</v>
       </c>
       <c r="P28" s="2">
-        <v>112467</v>
+        <v>58429</v>
       </c>
       <c r="Q28" s="2">
-        <v>173264</v>
+        <v>134653</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" s="4" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B29" s="2">
-        <v>105807</v>
+        <v>142611</v>
       </c>
       <c r="C29" s="2">
         <v>0</v>
       </c>
       <c r="D29" s="2">
         <v>0</v>
       </c>
       <c r="E29" s="2">
-        <v>105807</v>
+        <v>142611</v>
       </c>
       <c r="F29" s="2">
-        <v>12447</v>
+        <v>442</v>
       </c>
       <c r="G29" s="2">
-        <v>23453</v>
+        <v>5290</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="2">
-        <v>144441</v>
+        <v>148343</v>
       </c>
       <c r="J29" s="2">
-        <v>104242</v>
+        <v>187577</v>
       </c>
       <c r="K29" s="2">
-        <v>42500</v>
+        <v>0</v>
       </c>
       <c r="L29" s="2">
         <v>0</v>
       </c>
       <c r="M29" s="2">
-        <v>0</v>
+        <v>5735</v>
       </c>
       <c r="N29" s="2">
         <v>0</v>
       </c>
       <c r="O29" s="2">
         <v>0</v>
       </c>
       <c r="P29" s="2">
-        <v>146742</v>
+        <v>193312</v>
       </c>
       <c r="Q29" s="2">
-        <v>288449</v>
+        <v>341655</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" s="4" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B30" s="2">
-        <v>22302</v>
+        <v>167626</v>
       </c>
       <c r="C30" s="2">
         <v>0</v>
       </c>
       <c r="D30" s="2">
         <v>0</v>
       </c>
       <c r="E30" s="2">
-        <v>22302</v>
+        <v>167626</v>
       </c>
       <c r="F30" s="2">
-        <v>10308</v>
+        <v>864</v>
       </c>
       <c r="G30" s="2">
-        <v>3796</v>
+        <v>0</v>
       </c>
       <c r="H30" s="2">
-        <v>225</v>
+        <v>0</v>
       </c>
       <c r="I30" s="2">
-        <v>36631</v>
+        <v>168490</v>
       </c>
       <c r="J30" s="2">
-        <v>1500</v>
+        <v>87157</v>
       </c>
       <c r="K30" s="2">
         <v>0</v>
       </c>
       <c r="L30" s="2">
         <v>0</v>
       </c>
       <c r="M30" s="2">
-        <v>222</v>
+        <v>9000</v>
       </c>
       <c r="N30" s="2">
         <v>0</v>
       </c>
       <c r="O30" s="2">
         <v>0</v>
       </c>
       <c r="P30" s="2">
-        <v>1722</v>
+        <v>96157</v>
       </c>
       <c r="Q30" s="2">
-        <v>38353</v>
+        <v>264647</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" s="4" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B31" s="2">
-        <v>91893</v>
+        <v>19442</v>
       </c>
       <c r="C31" s="2">
-        <v>3052</v>
+        <v>0</v>
       </c>
       <c r="D31" s="2">
-        <v>1504</v>
+        <v>3007</v>
       </c>
       <c r="E31" s="2">
-        <v>96449</v>
+        <v>22448</v>
       </c>
       <c r="F31" s="2">
-        <v>22465</v>
+        <v>18565</v>
       </c>
       <c r="G31" s="2">
-        <v>0</v>
+        <v>15397</v>
       </c>
       <c r="H31" s="2">
-        <v>109767</v>
+        <v>0</v>
       </c>
       <c r="I31" s="2">
-        <v>237855</v>
+        <v>56410</v>
       </c>
       <c r="J31" s="2">
-        <v>311042</v>
+        <v>335997</v>
       </c>
       <c r="K31" s="2">
-        <v>0</v>
+        <v>4500</v>
       </c>
       <c r="L31" s="2">
         <v>0</v>
       </c>
       <c r="M31" s="2">
-        <v>255</v>
+        <v>80</v>
       </c>
       <c r="N31" s="2">
-        <v>0</v>
+        <v>391</v>
       </c>
       <c r="O31" s="2">
-        <v>0</v>
+        <v>18300</v>
       </c>
       <c r="P31" s="2">
-        <v>311297</v>
+        <v>359268</v>
       </c>
       <c r="Q31" s="2">
-        <v>539979</v>
+        <v>415678</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" s="4" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B32" s="2">
-        <v>41745</v>
+        <v>263503</v>
       </c>
       <c r="C32" s="2">
         <v>0</v>
       </c>
       <c r="D32" s="2">
-        <v>450</v>
+        <v>0</v>
       </c>
       <c r="E32" s="2">
-        <v>42195</v>
+        <v>263503</v>
       </c>
       <c r="F32" s="2">
-        <v>5836</v>
+        <v>267</v>
       </c>
       <c r="G32" s="2">
-        <v>0</v>
+        <v>15180</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="2">
-        <v>49032</v>
+        <v>278950</v>
       </c>
       <c r="J32" s="2">
-        <v>30490</v>
+        <v>489773</v>
       </c>
       <c r="K32" s="2">
-        <v>7500</v>
+        <v>68429</v>
       </c>
       <c r="L32" s="2">
         <v>0</v>
       </c>
       <c r="M32" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="N32" s="2">
         <v>0</v>
       </c>
       <c r="O32" s="2">
         <v>0</v>
       </c>
       <c r="P32" s="2">
-        <v>41490</v>
+        <v>558222</v>
       </c>
       <c r="Q32" s="2">
-        <v>86022</v>
+        <v>837172</v>
       </c>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="4" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B33" s="2">
-        <v>14512</v>
+        <v>90854</v>
       </c>
       <c r="C33" s="2">
         <v>0</v>
       </c>
       <c r="D33" s="2">
-        <v>10032</v>
+        <v>0</v>
       </c>
       <c r="E33" s="2">
-        <v>24544</v>
+        <v>90854</v>
       </c>
       <c r="F33" s="2">
-        <v>42144</v>
+        <v>5226</v>
       </c>
       <c r="G33" s="2">
-        <v>237477</v>
+        <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="2">
-        <v>304165</v>
+        <v>96080</v>
       </c>
       <c r="J33" s="2">
-        <v>327018</v>
+        <v>42500</v>
       </c>
       <c r="K33" s="2">
-        <v>0</v>
+        <v>7000</v>
       </c>
       <c r="L33" s="2">
         <v>0</v>
       </c>
       <c r="M33" s="2">
         <v>0</v>
       </c>
       <c r="N33" s="2">
         <v>0</v>
       </c>
       <c r="O33" s="2">
-        <v>3685</v>
+        <v>0</v>
       </c>
       <c r="P33" s="2">
-        <v>327018</v>
+        <v>49500</v>
       </c>
       <c r="Q33" s="2">
-        <v>634868</v>
+        <v>145580</v>
       </c>
     </row>
     <row r="34" spans="1:17">
       <c r="A34" s="4" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B34" s="2">
-        <v>164415</v>
+        <v>24523</v>
       </c>
       <c r="C34" s="2">
-        <v>0</v>
+        <v>8838</v>
       </c>
       <c r="D34" s="2">
         <v>0</v>
       </c>
       <c r="E34" s="2">
-        <v>164415</v>
+        <v>33361</v>
       </c>
       <c r="F34" s="2">
-        <v>60786</v>
+        <v>1981</v>
       </c>
       <c r="G34" s="2">
-        <v>0</v>
+        <v>2195</v>
       </c>
       <c r="H34" s="2">
-        <v>0</v>
+        <v>2582</v>
       </c>
       <c r="I34" s="2">
-        <v>240729</v>
+        <v>40119</v>
       </c>
       <c r="J34" s="2">
-        <v>51939</v>
+        <v>4500</v>
       </c>
       <c r="K34" s="2">
-        <v>32000</v>
+        <v>0</v>
       </c>
       <c r="L34" s="2">
         <v>0</v>
       </c>
       <c r="M34" s="2">
         <v>0</v>
       </c>
       <c r="N34" s="2">
         <v>0</v>
       </c>
       <c r="O34" s="2">
         <v>0</v>
       </c>
       <c r="P34" s="2">
-        <v>83939</v>
+        <v>4500</v>
       </c>
       <c r="Q34" s="2">
-        <v>309141</v>
+        <v>44619</v>
       </c>
     </row>
     <row r="35" spans="1:17">
       <c r="A35" s="4" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B35" s="2">
-        <v>178546</v>
+        <v>130831</v>
       </c>
       <c r="C35" s="2">
-        <v>11481</v>
+        <v>7396</v>
       </c>
       <c r="D35" s="2">
         <v>0</v>
       </c>
       <c r="E35" s="2">
-        <v>190027</v>
+        <v>138226</v>
       </c>
       <c r="F35" s="2">
-        <v>11362</v>
+        <v>31696</v>
       </c>
       <c r="G35" s="2">
-        <v>1104</v>
+        <v>19060</v>
       </c>
       <c r="H35" s="2">
-        <v>0</v>
+        <v>169221</v>
       </c>
       <c r="I35" s="2">
-        <v>206339</v>
+        <v>358204</v>
       </c>
       <c r="J35" s="2">
-        <v>397805</v>
+        <v>419488</v>
       </c>
       <c r="K35" s="2">
         <v>0</v>
       </c>
       <c r="L35" s="2">
         <v>0</v>
       </c>
       <c r="M35" s="2">
-        <v>0</v>
+        <v>1170</v>
       </c>
       <c r="N35" s="2">
         <v>0</v>
       </c>
       <c r="O35" s="2">
         <v>0</v>
       </c>
       <c r="P35" s="2">
-        <v>397805</v>
+        <v>420658</v>
       </c>
       <c r="Q35" s="2">
-        <v>600298</v>
+        <v>778862</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B36" s="2">
+        <v>50813</v>
+      </c>
+      <c r="C36" s="2">
+        <v>1358</v>
+      </c>
+      <c r="D36" s="2">
+        <v>0</v>
+      </c>
+      <c r="E36" s="2">
+        <v>52171</v>
+      </c>
+      <c r="F36" s="2">
+        <v>200</v>
+      </c>
+      <c r="G36" s="2">
+        <v>0</v>
+      </c>
+      <c r="H36" s="2">
+        <v>0</v>
+      </c>
+      <c r="I36" s="2">
+        <v>52371</v>
+      </c>
+      <c r="J36" s="2">
+        <v>40840</v>
+      </c>
+      <c r="K36" s="2">
+        <v>11000</v>
+      </c>
+      <c r="L36" s="2">
+        <v>0</v>
+      </c>
+      <c r="M36" s="2">
+        <v>0</v>
+      </c>
+      <c r="N36" s="2">
+        <v>0</v>
+      </c>
+      <c r="O36" s="2">
+        <v>0</v>
+      </c>
+      <c r="P36" s="2">
+        <v>51840</v>
+      </c>
+      <c r="Q36" s="2">
+        <v>104211</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17">
+      <c r="A37" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B37" s="2">
+        <v>174431</v>
+      </c>
+      <c r="C37" s="2">
+        <v>9318</v>
+      </c>
+      <c r="D37" s="2">
+        <v>0</v>
+      </c>
+      <c r="E37" s="2">
+        <v>183749</v>
+      </c>
+      <c r="F37" s="2">
+        <v>190758</v>
+      </c>
+      <c r="G37" s="2">
+        <v>241319</v>
+      </c>
+      <c r="H37" s="2">
+        <v>0</v>
+      </c>
+      <c r="I37" s="2">
+        <v>615826</v>
+      </c>
+      <c r="J37" s="2">
+        <v>875415</v>
+      </c>
+      <c r="K37" s="2">
+        <v>0</v>
+      </c>
+      <c r="L37" s="2">
+        <v>19200</v>
+      </c>
+      <c r="M37" s="2">
+        <v>13050</v>
+      </c>
+      <c r="N37" s="2">
+        <v>0</v>
+      </c>
+      <c r="O37" s="2">
+        <v>25750</v>
+      </c>
+      <c r="P37" s="2">
+        <v>933415</v>
+      </c>
+      <c r="Q37" s="2">
+        <v>1549241</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17">
+      <c r="A38" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B38" s="2">
+        <v>358208</v>
+      </c>
+      <c r="C38" s="2">
+        <v>0</v>
+      </c>
+      <c r="D38" s="2">
+        <v>0</v>
+      </c>
+      <c r="E38" s="2">
+        <v>358208</v>
+      </c>
+      <c r="F38" s="2">
+        <v>16892</v>
+      </c>
+      <c r="G38" s="2">
+        <v>0</v>
+      </c>
+      <c r="H38" s="2">
+        <v>0</v>
+      </c>
+      <c r="I38" s="2">
+        <v>375100</v>
+      </c>
+      <c r="J38" s="2">
+        <v>86399</v>
+      </c>
+      <c r="K38" s="2">
+        <v>10000</v>
+      </c>
+      <c r="L38" s="2">
+        <v>0</v>
+      </c>
+      <c r="M38" s="2">
+        <v>0</v>
+      </c>
+      <c r="N38" s="2">
+        <v>0</v>
+      </c>
+      <c r="O38" s="2">
+        <v>0</v>
+      </c>
+      <c r="P38" s="2">
+        <v>96399</v>
+      </c>
+      <c r="Q38" s="2">
+        <v>471499</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17">
+      <c r="A39" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="2">
+        <v>176409</v>
+      </c>
+      <c r="C39" s="2">
+        <v>10205</v>
+      </c>
+      <c r="D39" s="2">
+        <v>0</v>
+      </c>
+      <c r="E39" s="2">
+        <v>186614</v>
+      </c>
+      <c r="F39" s="2">
+        <v>11116</v>
+      </c>
+      <c r="G39" s="2">
+        <v>0</v>
+      </c>
+      <c r="H39" s="2">
+        <v>0</v>
+      </c>
+      <c r="I39" s="2">
+        <v>197730</v>
+      </c>
+      <c r="J39" s="2">
+        <v>545745</v>
+      </c>
+      <c r="K39" s="2">
+        <v>0</v>
+      </c>
+      <c r="L39" s="2">
+        <v>0</v>
+      </c>
+      <c r="M39" s="2">
+        <v>36722</v>
+      </c>
+      <c r="N39" s="2">
+        <v>187319</v>
+      </c>
+      <c r="O39" s="2">
+        <v>0</v>
+      </c>
+      <c r="P39" s="2">
+        <v>769786</v>
+      </c>
+      <c r="Q39" s="2">
+        <v>967516</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17">
+      <c r="A40" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B36" s="2">
-[...98 lines deleted...]
-        <v>49691754</v>
+      <c r="B40" s="2">
+        <v>162553</v>
+      </c>
+      <c r="C40" s="2">
+        <v>15719</v>
+      </c>
+      <c r="D40" s="2">
+        <v>0</v>
+      </c>
+      <c r="E40" s="2">
+        <v>178272</v>
+      </c>
+      <c r="F40" s="2">
+        <v>2255</v>
+      </c>
+      <c r="G40" s="2">
+        <v>27900</v>
+      </c>
+      <c r="H40" s="2">
+        <v>0</v>
+      </c>
+      <c r="I40" s="2">
+        <v>208427</v>
+      </c>
+      <c r="J40" s="2">
+        <v>450540</v>
+      </c>
+      <c r="K40" s="2">
+        <v>0</v>
+      </c>
+      <c r="L40" s="2">
+        <v>10000</v>
+      </c>
+      <c r="M40" s="2">
+        <v>0</v>
+      </c>
+      <c r="N40" s="2">
+        <v>0</v>
+      </c>
+      <c r="O40" s="2">
+        <v>0</v>
+      </c>
+      <c r="P40" s="2">
+        <v>460540</v>
+      </c>
+      <c r="Q40" s="2">
+        <v>668967</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17">
+      <c r="A41" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B41" s="3">
+        <v>13801958</v>
+      </c>
+      <c r="C41" s="3">
+        <v>772802</v>
+      </c>
+      <c r="D41" s="3">
+        <v>8557</v>
+      </c>
+      <c r="E41" s="3">
+        <v>14583317</v>
+      </c>
+      <c r="F41" s="3">
+        <v>2580778</v>
+      </c>
+      <c r="G41" s="3">
+        <v>1368270</v>
+      </c>
+      <c r="H41" s="3">
+        <v>2718729</v>
+      </c>
+      <c r="I41" s="3">
+        <v>21251094</v>
+      </c>
+      <c r="J41" s="3">
+        <v>42332612</v>
+      </c>
+      <c r="K41" s="3">
+        <v>6772280</v>
+      </c>
+      <c r="L41" s="3">
+        <v>46800</v>
+      </c>
+      <c r="M41" s="3">
+        <v>924510</v>
+      </c>
+      <c r="N41" s="3">
+        <v>253606</v>
+      </c>
+      <c r="O41" s="3">
+        <v>62689</v>
+      </c>
+      <c r="P41" s="3">
+        <v>50392496</v>
+      </c>
+      <c r="Q41" s="3">
+        <v>71643591</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A4:Q4"/>
     <mergeCell ref="A6:Q6"/>
-    <mergeCell ref="A8:Q8"/>
-[...2 lines deleted...]
-    <mergeCell ref="A20:Q20"/>
+    <mergeCell ref="A9:Q9"/>
+    <mergeCell ref="A18:Q18"/>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">